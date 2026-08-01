--- v0 (2026-06-02)
+++ v1 (2026-08-01)
@@ -428,51 +428,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L1"/>
+  <dimension ref="A1:L52"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>#</t>
@@ -498,283 +498,4675 @@
           <t>Ingresó</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Usado</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>Stock</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Precio Unit.</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>Valor Stock</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
-          <t>Obra Origen</t>
+          <t>Obra</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Fecha</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Obs</t>
         </is>
       </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="n">
+        <v>1</v>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>Yeso</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Drywall</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Und</t>
+        </is>
+      </c>
+      <c r="E2" t="n">
+        <v>1</v>
+      </c>
+      <c r="F2" t="n">
+        <v>0</v>
+      </c>
+      <c r="G2" t="n">
+        <v>1</v>
+      </c>
+      <c r="H2" t="n">
+        <v>11681</v>
+      </c>
+      <c r="I2" t="n">
+        <v>11681</v>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>Brp Suba</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr"/>
+    </row>
+    <row r="3">
+      <c r="A3" t="n">
+        <v>2</v>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>Masilla 5.6 kg</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>Drywall</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>Und</t>
+        </is>
+      </c>
+      <c r="E3" t="n">
+        <v>1</v>
+      </c>
+      <c r="F3" t="n">
+        <v>0</v>
+      </c>
+      <c r="G3" t="n">
+        <v>1</v>
+      </c>
+      <c r="H3" t="n">
+        <v>19244</v>
+      </c>
+      <c r="I3" t="n">
+        <v>19244</v>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>Brp Suba</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr"/>
+    </row>
+    <row r="4">
+      <c r="A4" t="n">
+        <v>3</v>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>Brocha G3</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>Pintura</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>Und</t>
+        </is>
+      </c>
+      <c r="E4" t="n">
+        <v>1</v>
+      </c>
+      <c r="F4" t="n">
+        <v>0</v>
+      </c>
+      <c r="G4" t="n">
+        <v>1</v>
+      </c>
+      <c r="H4" t="n">
+        <v>11000</v>
+      </c>
+      <c r="I4" t="n">
+        <v>11000</v>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>Brp Toberin</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr"/>
+    </row>
+    <row r="5">
+      <c r="A5" t="n">
+        <v>4</v>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>Decorar vinilo</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>Pintura</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>Und</t>
+        </is>
+      </c>
+      <c r="E5" t="n">
+        <v>1</v>
+      </c>
+      <c r="F5" t="n">
+        <v>0</v>
+      </c>
+      <c r="G5" t="n">
+        <v>1</v>
+      </c>
+      <c r="H5" t="n">
+        <v>28000</v>
+      </c>
+      <c r="I5" t="n">
+        <v>28000</v>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>Brp Toberin</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr"/>
+    </row>
+    <row r="6">
+      <c r="A6" t="n">
+        <v>5</v>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>Esmalte maestro</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>Pintura</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>Und</t>
+        </is>
+      </c>
+      <c r="E6" t="n">
+        <v>1</v>
+      </c>
+      <c r="F6" t="n">
+        <v>0</v>
+      </c>
+      <c r="G6" t="n">
+        <v>1</v>
+      </c>
+      <c r="H6" t="n">
+        <v>32000</v>
+      </c>
+      <c r="I6" t="n">
+        <v>32000</v>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>Brp Toberin</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr"/>
+    </row>
+    <row r="7">
+      <c r="A7" t="n">
+        <v>6</v>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>Yeso Kilo Blanco</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>Drywall</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>Und</t>
+        </is>
+      </c>
+      <c r="E7" t="n">
+        <v>1</v>
+      </c>
+      <c r="F7" t="n">
+        <v>0</v>
+      </c>
+      <c r="G7" t="n">
+        <v>1</v>
+      </c>
+      <c r="H7" t="n">
+        <v>3500</v>
+      </c>
+      <c r="I7" t="n">
+        <v>3500</v>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>Brp Toberin</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr"/>
+    </row>
+    <row r="8">
+      <c r="A8" t="n">
+        <v>7</v>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>Angeo Plastico</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>Otro</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>Und</t>
+        </is>
+      </c>
+      <c r="E8" t="n">
+        <v>1</v>
+      </c>
+      <c r="F8" t="n">
+        <v>0</v>
+      </c>
+      <c r="G8" t="n">
+        <v>1</v>
+      </c>
+      <c r="H8" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I8" t="n">
+        <v>12000</v>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>Brp Toberin</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="n">
+        <v>8</v>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>Tornillo Extraplano Punta Broca 8X</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>Otro</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>Und</t>
+        </is>
+      </c>
+      <c r="E9" t="n">
+        <v>6</v>
+      </c>
+      <c r="F9" t="n">
+        <v>0</v>
+      </c>
+      <c r="G9" t="n">
+        <v>6</v>
+      </c>
+      <c r="H9" t="n">
+        <v>1000</v>
+      </c>
+      <c r="I9" t="n">
+        <v>6000</v>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>Brp Toberin</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr"/>
+    </row>
+    <row r="10">
+      <c r="A10" t="n">
+        <v>9</v>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>Pomo Cilindrica 501</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>Cerrajería</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>Und</t>
+        </is>
+      </c>
+      <c r="E10" t="n">
+        <v>1</v>
+      </c>
+      <c r="F10" t="n">
+        <v>0</v>
+      </c>
+      <c r="G10" t="n">
+        <v>1</v>
+      </c>
+      <c r="H10" t="n">
+        <v>45000</v>
+      </c>
+      <c r="I10" t="n">
+        <v>45000</v>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>Brp Toberin</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr"/>
+    </row>
+    <row r="11">
+      <c r="A11" t="n">
+        <v>10</v>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>Spot de riel 30w</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>Eléctrico</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>Und</t>
+        </is>
+      </c>
+      <c r="E11" t="n">
+        <v>2</v>
+      </c>
+      <c r="F11" t="n">
+        <v>0</v>
+      </c>
+      <c r="G11" t="n">
+        <v>2</v>
+      </c>
+      <c r="H11" t="n">
+        <v>26891</v>
+      </c>
+      <c r="I11" t="n">
+        <v>53782</v>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>Ela Nuestro Bogota</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="n">
+        <v>11</v>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>Sensor de techo</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>Eléctrico</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>Und</t>
+        </is>
+      </c>
+      <c r="E12" t="n">
+        <v>4</v>
+      </c>
+      <c r="F12" t="n">
+        <v>0</v>
+      </c>
+      <c r="G12" t="n">
+        <v>4</v>
+      </c>
+      <c r="H12" t="n">
+        <v>25210</v>
+      </c>
+      <c r="I12" t="n">
+        <v>100840</v>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>Ela nuestro Bogotá</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr"/>
+    </row>
+    <row r="13">
+      <c r="A13" t="n">
+        <v>12</v>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>Candado</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>Cerrajería</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>Und</t>
+        </is>
+      </c>
+      <c r="E13" t="n">
+        <v>1</v>
+      </c>
+      <c r="F13" t="n">
+        <v>0</v>
+      </c>
+      <c r="G13" t="n">
+        <v>1</v>
+      </c>
+      <c r="H13" t="n">
+        <v>11765</v>
+      </c>
+      <c r="I13" t="n">
+        <v>11765</v>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>Ela nuestro Bogotá</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr"/>
+    </row>
+    <row r="14">
+      <c r="A14" t="n">
+        <v>13</v>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>Mt Cable 2*16 eco</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>Eléctrico</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>Und</t>
+        </is>
+      </c>
+      <c r="E14" t="n">
+        <v>3</v>
+      </c>
+      <c r="F14" t="n">
+        <v>0</v>
+      </c>
+      <c r="G14" t="n">
+        <v>3</v>
+      </c>
+      <c r="H14" t="n">
+        <v>16851</v>
+      </c>
+      <c r="I14" t="n">
+        <v>50553</v>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>Ela nuestro Bogotá</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr"/>
+    </row>
+    <row r="15">
+      <c r="A15" t="n">
+        <v>14</v>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>Metro cinta 110v</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>Eléctrico</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>Und</t>
+        </is>
+      </c>
+      <c r="E15" t="n">
+        <v>5</v>
+      </c>
+      <c r="F15" t="n">
+        <v>0</v>
+      </c>
+      <c r="G15" t="n">
+        <v>5</v>
+      </c>
+      <c r="H15" t="n">
+        <v>5882</v>
+      </c>
+      <c r="I15" t="n">
+        <v>29410</v>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>Stf la 82</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="n">
+        <v>15</v>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>Conector rapido</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>Eléctrico</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>Und</t>
+        </is>
+      </c>
+      <c r="E16" t="n">
+        <v>4</v>
+      </c>
+      <c r="F16" t="n">
+        <v>0</v>
+      </c>
+      <c r="G16" t="n">
+        <v>4</v>
+      </c>
+      <c r="H16" t="n">
+        <v>1681</v>
+      </c>
+      <c r="I16" t="n">
+        <v>6724</v>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>Stf la 82</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="n">
+        <v>16</v>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>Lija roja</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>Drywall</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>Und</t>
+        </is>
+      </c>
+      <c r="E17" t="n">
+        <v>4</v>
+      </c>
+      <c r="F17" t="n">
+        <v>0</v>
+      </c>
+      <c r="G17" t="n">
+        <v>4</v>
+      </c>
+      <c r="H17" t="n">
+        <v>1672</v>
+      </c>
+      <c r="I17" t="n">
+        <v>6688</v>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>Sharon Rippe</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr"/>
+    </row>
+    <row r="18">
+      <c r="A18" t="n">
+        <v>17</v>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>Acido desmanchador</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>Otro</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>Galon</t>
+        </is>
+      </c>
+      <c r="E18" t="n">
+        <v>1</v>
+      </c>
+      <c r="F18" t="n">
+        <v>0</v>
+      </c>
+      <c r="G18" t="n">
+        <v>1</v>
+      </c>
+      <c r="H18" t="n">
+        <v>19327</v>
+      </c>
+      <c r="I18" t="n">
+        <v>19327</v>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>Stf la 82</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr"/>
+    </row>
+    <row r="19">
+      <c r="A19" t="n">
+        <v>18</v>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>Guantes nitrilo</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>Otro</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>Und</t>
+        </is>
+      </c>
+      <c r="E19" t="n">
+        <v>1</v>
+      </c>
+      <c r="F19" t="n">
+        <v>0</v>
+      </c>
+      <c r="G19" t="n">
+        <v>1</v>
+      </c>
+      <c r="H19" t="n">
+        <v>4202</v>
+      </c>
+      <c r="I19" t="n">
+        <v>4202</v>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>Stf la 82</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="n">
+        <v>19</v>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>Guantes caucho</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>Otro</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>Und</t>
+        </is>
+      </c>
+      <c r="E20" t="n">
+        <v>1</v>
+      </c>
+      <c r="F20" t="n">
+        <v>0</v>
+      </c>
+      <c r="G20" t="n">
+        <v>1</v>
+      </c>
+      <c r="H20" t="n">
+        <v>6303</v>
+      </c>
+      <c r="I20" t="n">
+        <v>6303</v>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>Stf la 82</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="n">
+        <v>20</v>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>Cemento blanco</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>Otro</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>Kilo</t>
+        </is>
+      </c>
+      <c r="E21" t="n">
+        <v>1</v>
+      </c>
+      <c r="F21" t="n">
+        <v>0</v>
+      </c>
+      <c r="G21" t="n">
+        <v>1</v>
+      </c>
+      <c r="H21" t="n">
+        <v>2941</v>
+      </c>
+      <c r="I21" t="n">
+        <v>2941</v>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>Stf la 82</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr"/>
+    </row>
+    <row r="22">
+      <c r="A22" t="n">
+        <v>21</v>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>Ultravinilo blanco cunete</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>Pintura</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>Und</t>
+        </is>
+      </c>
+      <c r="E22" t="n">
+        <v>1</v>
+      </c>
+      <c r="F22" t="n">
+        <v>0</v>
+      </c>
+      <c r="G22" t="n">
+        <v>1</v>
+      </c>
+      <c r="H22" t="n">
+        <v>149580</v>
+      </c>
+      <c r="I22" t="n">
+        <v>149580</v>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>Brp Suba</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>2026-06-04</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr"/>
+    </row>
+    <row r="23">
+      <c r="A23" t="n">
+        <v>22</v>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>Cable encauchetado 3*12</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>Eléctrico</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>Metro</t>
+        </is>
+      </c>
+      <c r="E23" t="n">
+        <v>35</v>
+      </c>
+      <c r="F23" t="n">
+        <v>0</v>
+      </c>
+      <c r="G23" t="n">
+        <v>35</v>
+      </c>
+      <c r="H23" t="n">
+        <v>9234</v>
+      </c>
+      <c r="I23" t="n">
+        <v>323190</v>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>Stf la 82 Caso 8411</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t>2026-06-04</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr"/>
+    </row>
+    <row r="24">
+      <c r="A24" t="n">
+        <v>23</v>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>Sensor 360°</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>Eléctrico</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>Unidad</t>
+        </is>
+      </c>
+      <c r="E24" t="n">
+        <v>1</v>
+      </c>
+      <c r="F24" t="n">
+        <v>0</v>
+      </c>
+      <c r="G24" t="n">
+        <v>1</v>
+      </c>
+      <c r="H24" t="n">
+        <v>20168</v>
+      </c>
+      <c r="I24" t="n">
+        <v>20168</v>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t>Stf la 82 Caso 8411</t>
+        </is>
+      </c>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t>2026-06-04</t>
+        </is>
+      </c>
+      <c r="L24" t="inlineStr"/>
+    </row>
+    <row r="25">
+      <c r="A25" t="n">
+        <v>24</v>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>Sifon</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>Otro</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>Unidad</t>
+        </is>
+      </c>
+      <c r="E25" t="n">
+        <v>1</v>
+      </c>
+      <c r="F25" t="n">
+        <v>0</v>
+      </c>
+      <c r="G25" t="n">
+        <v>1</v>
+      </c>
+      <c r="H25" t="n">
+        <v>33800</v>
+      </c>
+      <c r="I25" t="n">
+        <v>33800</v>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>Sofia Rodriguez</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>2026-06-06</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr"/>
+    </row>
+    <row r="26">
+      <c r="A26" t="n">
+        <v>25</v>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>Cinta aislante</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>Otro</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>Unidad</t>
+        </is>
+      </c>
+      <c r="E26" t="n">
+        <v>1</v>
+      </c>
+      <c r="F26" t="n">
+        <v>0</v>
+      </c>
+      <c r="G26" t="n">
+        <v>1</v>
+      </c>
+      <c r="H26" t="n">
+        <v>5042</v>
+      </c>
+      <c r="I26" t="n">
+        <v>5042</v>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t>Stf la 82</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr"/>
+    </row>
+    <row r="27">
+      <c r="A27" t="n">
+        <v>26</v>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>Mt guaya</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>Otro</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>Unidad</t>
+        </is>
+      </c>
+      <c r="E27" t="n">
+        <v>8</v>
+      </c>
+      <c r="F27" t="n">
+        <v>0</v>
+      </c>
+      <c r="G27" t="n">
+        <v>8</v>
+      </c>
+      <c r="H27" t="n">
+        <v>1681</v>
+      </c>
+      <c r="I27" t="n">
+        <v>13448</v>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>Stf la 82</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr"/>
+    </row>
+    <row r="28">
+      <c r="A28" t="n">
+        <v>27</v>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>Esponjilla metalica matrix</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>Otro</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>Unidad</t>
+        </is>
+      </c>
+      <c r="E28" t="n">
+        <v>1</v>
+      </c>
+      <c r="F28" t="n">
+        <v>0</v>
+      </c>
+      <c r="G28" t="n">
+        <v>1</v>
+      </c>
+      <c r="H28" t="n">
+        <v>1261</v>
+      </c>
+      <c r="I28" t="n">
+        <v>1261</v>
+      </c>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t>Stf la 82</t>
+        </is>
+      </c>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="L28" t="inlineStr"/>
+    </row>
+    <row r="29">
+      <c r="A29" t="n">
+        <v>28</v>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>Masilla 28Kg Caja</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>Drywall</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>Unidad</t>
+        </is>
+      </c>
+      <c r="E29" t="n">
+        <v>1</v>
+      </c>
+      <c r="F29" t="n">
+        <v>0</v>
+      </c>
+      <c r="G29" t="n">
+        <v>1</v>
+      </c>
+      <c r="H29" t="n">
+        <v>49076</v>
+      </c>
+      <c r="I29" t="n">
+        <v>49076</v>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t>Brp Suba</t>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr"/>
+    </row>
+    <row r="30">
+      <c r="A30" t="n">
+        <v>29</v>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>Hidromax blanco</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>Pintura</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>Unidad</t>
+        </is>
+      </c>
+      <c r="E30" t="n">
+        <v>1</v>
+      </c>
+      <c r="F30" t="n">
+        <v>0</v>
+      </c>
+      <c r="G30" t="n">
+        <v>1</v>
+      </c>
+      <c r="H30" t="n">
+        <v>115882</v>
+      </c>
+      <c r="I30" t="n">
+        <v>115882</v>
+      </c>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t>Brp Suba</t>
+        </is>
+      </c>
+      <c r="K30" t="inlineStr">
+        <is>
+          <t>2026-06-04</t>
+        </is>
+      </c>
+      <c r="L30" t="inlineStr"/>
+    </row>
+    <row r="31">
+      <c r="A31" t="n">
+        <v>30</v>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>Cinta enmascarar</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>Pintura</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>Unidad</t>
+        </is>
+      </c>
+      <c r="E31" t="n">
+        <v>1</v>
+      </c>
+      <c r="F31" t="n">
+        <v>0</v>
+      </c>
+      <c r="G31" t="n">
+        <v>1</v>
+      </c>
+      <c r="H31" t="n">
+        <v>19244</v>
+      </c>
+      <c r="I31" t="n">
+        <v>19244</v>
+      </c>
+      <c r="J31" t="inlineStr">
+        <is>
+          <t>Brp Suba</t>
+        </is>
+      </c>
+      <c r="K31" t="inlineStr">
+        <is>
+          <t>2026-06-04</t>
+        </is>
+      </c>
+      <c r="L31" t="inlineStr"/>
+    </row>
+    <row r="32">
+      <c r="A32" t="n">
+        <v>31</v>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>Arandela plana</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>Otro</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>Und</t>
+        </is>
+      </c>
+      <c r="E32" t="n">
+        <v>1</v>
+      </c>
+      <c r="F32" t="n">
+        <v>0</v>
+      </c>
+      <c r="G32" t="n">
+        <v>1</v>
+      </c>
+      <c r="H32" t="n">
+        <v>2605</v>
+      </c>
+      <c r="I32" t="n">
+        <v>2605</v>
+      </c>
+      <c r="J32" t="inlineStr">
+        <is>
+          <t>Stf el Dorado</t>
+        </is>
+      </c>
+      <c r="K32" t="inlineStr">
+        <is>
+          <t>2026-06-04</t>
+        </is>
+      </c>
+      <c r="L32" t="inlineStr"/>
+    </row>
+    <row r="33">
+      <c r="A33" t="n">
+        <v>32</v>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>Arandela plana Inox</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>Otro</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>Und</t>
+        </is>
+      </c>
+      <c r="E33" t="n">
+        <v>2</v>
+      </c>
+      <c r="F33" t="n">
+        <v>0</v>
+      </c>
+      <c r="G33" t="n">
+        <v>2</v>
+      </c>
+      <c r="H33" t="n">
+        <v>4202</v>
+      </c>
+      <c r="I33" t="n">
+        <v>8404</v>
+      </c>
+      <c r="J33" t="inlineStr">
+        <is>
+          <t>Stf el Dorado</t>
+        </is>
+      </c>
+      <c r="K33" t="inlineStr">
+        <is>
+          <t>2026-06-04</t>
+        </is>
+      </c>
+      <c r="L33" t="inlineStr"/>
+    </row>
+    <row r="34">
+      <c r="A34" t="n">
+        <v>33</v>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>Tuerca Inox</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>Fijación</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>Und</t>
+        </is>
+      </c>
+      <c r="E34" t="n">
+        <v>1</v>
+      </c>
+      <c r="F34" t="n">
+        <v>0</v>
+      </c>
+      <c r="G34" t="n">
+        <v>1</v>
+      </c>
+      <c r="H34" t="n">
+        <v>4370</v>
+      </c>
+      <c r="I34" t="n">
+        <v>4370</v>
+      </c>
+      <c r="J34" t="inlineStr">
+        <is>
+          <t>Stf el Dorado</t>
+        </is>
+      </c>
+      <c r="K34" t="inlineStr">
+        <is>
+          <t>2026-06-04</t>
+        </is>
+      </c>
+      <c r="L34" t="inlineStr"/>
+    </row>
+    <row r="35">
+      <c r="A35" t="n">
+        <v>34</v>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>Anclaje bloque</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>Fijación</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>Und</t>
+        </is>
+      </c>
+      <c r="E35" t="n">
+        <v>2</v>
+      </c>
+      <c r="F35" t="n">
+        <v>0</v>
+      </c>
+      <c r="G35" t="n">
+        <v>2</v>
+      </c>
+      <c r="H35" t="n">
+        <v>4538</v>
+      </c>
+      <c r="I35" t="n">
+        <v>9076</v>
+      </c>
+      <c r="J35" t="inlineStr">
+        <is>
+          <t>Stf el Dorado</t>
+        </is>
+      </c>
+      <c r="K35" t="inlineStr">
+        <is>
+          <t>2026-06-04</t>
+        </is>
+      </c>
+      <c r="L35" t="inlineStr"/>
+    </row>
+    <row r="36">
+      <c r="A36" t="n">
+        <v>35</v>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>Clavija</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>Fijación</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>Und</t>
+        </is>
+      </c>
+      <c r="E36" t="n">
+        <v>1</v>
+      </c>
+      <c r="F36" t="n">
+        <v>0</v>
+      </c>
+      <c r="G36" t="n">
+        <v>1</v>
+      </c>
+      <c r="H36" t="n">
+        <v>7647</v>
+      </c>
+      <c r="I36" t="n">
+        <v>7647</v>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t>Stf el Dorado</t>
+        </is>
+      </c>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t>2026-06-04</t>
+        </is>
+      </c>
+      <c r="L36" t="inlineStr"/>
+    </row>
+    <row r="37">
+      <c r="A37" t="n">
+        <v>36</v>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>Toma aerea</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>Fijación</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>Und</t>
+        </is>
+      </c>
+      <c r="E37" t="n">
+        <v>1</v>
+      </c>
+      <c r="F37" t="n">
+        <v>0</v>
+      </c>
+      <c r="G37" t="n">
+        <v>1</v>
+      </c>
+      <c r="H37" t="n">
+        <v>9160</v>
+      </c>
+      <c r="I37" t="n">
+        <v>9160</v>
+      </c>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t>Stf el Dorado</t>
+        </is>
+      </c>
+      <c r="K37" t="inlineStr">
+        <is>
+          <t>2026-06-04</t>
+        </is>
+      </c>
+      <c r="L37" t="inlineStr"/>
+    </row>
+    <row r="38">
+      <c r="A38" t="n">
+        <v>37</v>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>Canaleta</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>Otro</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>Und</t>
+        </is>
+      </c>
+      <c r="E38" t="n">
+        <v>1</v>
+      </c>
+      <c r="F38" t="n">
+        <v>0</v>
+      </c>
+      <c r="G38" t="n">
+        <v>1</v>
+      </c>
+      <c r="H38" t="n">
+        <v>10000</v>
+      </c>
+      <c r="I38" t="n">
+        <v>10000</v>
+      </c>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t>Stf el Dorado</t>
+        </is>
+      </c>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t>2026-06-04</t>
+        </is>
+      </c>
+      <c r="L38" t="inlineStr"/>
+    </row>
+    <row r="39">
+      <c r="A39" t="n">
+        <v>38</v>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>Ventilador de pared</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>Otro</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>Und</t>
+        </is>
+      </c>
+      <c r="E39" t="n">
+        <v>1</v>
+      </c>
+      <c r="F39" t="n">
+        <v>0</v>
+      </c>
+      <c r="G39" t="n">
+        <v>1</v>
+      </c>
+      <c r="H39" t="n">
+        <v>142773</v>
+      </c>
+      <c r="I39" t="n">
+        <v>142773</v>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>Stf el Dorado</t>
+        </is>
+      </c>
+      <c r="K39" t="inlineStr">
+        <is>
+          <t>2026-06-04</t>
+        </is>
+      </c>
+      <c r="L39" t="inlineStr"/>
+    </row>
+    <row r="40">
+      <c r="A40" t="n">
+        <v>39</v>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>Cable encauchetado 3</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>Otro</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>Und</t>
+        </is>
+      </c>
+      <c r="E40" t="n">
+        <v>5</v>
+      </c>
+      <c r="F40" t="n">
+        <v>0</v>
+      </c>
+      <c r="G40" t="n">
+        <v>5</v>
+      </c>
+      <c r="H40" t="n">
+        <v>10504</v>
+      </c>
+      <c r="I40" t="n">
+        <v>52520</v>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t>Stf el Dorado</t>
+        </is>
+      </c>
+      <c r="K40" t="inlineStr">
+        <is>
+          <t>2026-06-04</t>
+        </is>
+      </c>
+      <c r="L40" t="inlineStr"/>
+    </row>
+    <row r="41">
+      <c r="A41" t="n">
+        <v>40</v>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>Lampara T5 120 cm Calida</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>Eléctrico</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>Und</t>
+        </is>
+      </c>
+      <c r="E41" t="n">
+        <v>2</v>
+      </c>
+      <c r="F41" t="n">
+        <v>0</v>
+      </c>
+      <c r="G41" t="n">
+        <v>2</v>
+      </c>
+      <c r="H41" t="n">
+        <v>8824</v>
+      </c>
+      <c r="I41" t="n">
+        <v>17648</v>
+      </c>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t>Stf Andino</t>
+        </is>
+      </c>
+      <c r="K41" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="L41" t="inlineStr"/>
+    </row>
+    <row r="42">
+      <c r="A42" t="n">
+        <v>41</v>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>Caja piso guayacan</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>Porcelana</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>Und</t>
+        </is>
+      </c>
+      <c r="E42" t="n">
+        <v>1</v>
+      </c>
+      <c r="F42" t="n">
+        <v>0</v>
+      </c>
+      <c r="G42" t="n">
+        <v>1</v>
+      </c>
+      <c r="H42" t="n">
+        <v>103000</v>
+      </c>
+      <c r="I42" t="n">
+        <v>103000</v>
+      </c>
+      <c r="J42" t="inlineStr">
+        <is>
+          <t>Brp Suba</t>
+        </is>
+      </c>
+      <c r="K42" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="L42" t="inlineStr"/>
+    </row>
+    <row r="43">
+      <c r="A43" t="n">
+        <v>42</v>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>Perfil</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>Otro</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>Und</t>
+        </is>
+      </c>
+      <c r="E43" t="n">
+        <v>1</v>
+      </c>
+      <c r="F43" t="n">
+        <v>0</v>
+      </c>
+      <c r="G43" t="n">
+        <v>1</v>
+      </c>
+      <c r="H43" t="n">
+        <v>54000</v>
+      </c>
+      <c r="I43" t="n">
+        <v>54000</v>
+      </c>
+      <c r="J43" t="inlineStr">
+        <is>
+          <t>Brp Suba</t>
+        </is>
+      </c>
+      <c r="K43" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="L43" t="inlineStr"/>
+    </row>
+    <row r="44">
+      <c r="A44" t="n">
+        <v>43</v>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>Ceramica</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>Porcelana</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>Und</t>
+        </is>
+      </c>
+      <c r="E44" t="n">
+        <v>1</v>
+      </c>
+      <c r="F44" t="n">
+        <v>0</v>
+      </c>
+      <c r="G44" t="n">
+        <v>1</v>
+      </c>
+      <c r="H44" t="n">
+        <v>10000</v>
+      </c>
+      <c r="I44" t="n">
+        <v>10000</v>
+      </c>
+      <c r="J44" t="inlineStr">
+        <is>
+          <t>Brp Suba</t>
+        </is>
+      </c>
+      <c r="K44" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="L44" t="inlineStr"/>
+    </row>
+    <row r="45">
+      <c r="A45" t="n">
+        <v>44</v>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>Galon acido desmanchados</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>Otro</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>Und</t>
+        </is>
+      </c>
+      <c r="E45" t="n">
+        <v>1</v>
+      </c>
+      <c r="F45" t="n">
+        <v>0</v>
+      </c>
+      <c r="G45" t="n">
+        <v>1</v>
+      </c>
+      <c r="H45" t="n">
+        <v>23000</v>
+      </c>
+      <c r="I45" t="n">
+        <v>23000</v>
+      </c>
+      <c r="J45" t="inlineStr">
+        <is>
+          <t>Stf la 82</t>
+        </is>
+      </c>
+      <c r="K45" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="L45" t="inlineStr"/>
+    </row>
+    <row r="46">
+      <c r="A46" t="n">
+        <v>45</v>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>Paquete estoba</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>Otro</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>Und</t>
+        </is>
+      </c>
+      <c r="E46" t="n">
+        <v>1</v>
+      </c>
+      <c r="F46" t="n">
+        <v>0</v>
+      </c>
+      <c r="G46" t="n">
+        <v>1</v>
+      </c>
+      <c r="H46" t="n">
+        <v>8000</v>
+      </c>
+      <c r="I46" t="n">
+        <v>8000</v>
+      </c>
+      <c r="J46" t="inlineStr">
+        <is>
+          <t>Stf la 82</t>
+        </is>
+      </c>
+      <c r="K46" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="L46" t="inlineStr"/>
+    </row>
+    <row r="47">
+      <c r="A47" t="n">
+        <v>46</v>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>Botella varsol</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>Otro</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>Und</t>
+        </is>
+      </c>
+      <c r="E47" t="n">
+        <v>1</v>
+      </c>
+      <c r="F47" t="n">
+        <v>0</v>
+      </c>
+      <c r="G47" t="n">
+        <v>1</v>
+      </c>
+      <c r="H47" t="n">
+        <v>5000</v>
+      </c>
+      <c r="I47" t="n">
+        <v>5000</v>
+      </c>
+      <c r="J47" t="inlineStr">
+        <is>
+          <t>Stf la 82</t>
+        </is>
+      </c>
+      <c r="K47" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="L47" t="inlineStr"/>
+    </row>
+    <row r="48">
+      <c r="A48" t="n">
+        <v>47</v>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>Botella thinner 1/2</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>Otro</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>Und</t>
+        </is>
+      </c>
+      <c r="E48" t="n">
+        <v>1</v>
+      </c>
+      <c r="F48" t="n">
+        <v>0</v>
+      </c>
+      <c r="G48" t="n">
+        <v>1</v>
+      </c>
+      <c r="H48" t="n">
+        <v>5000</v>
+      </c>
+      <c r="I48" t="n">
+        <v>5000</v>
+      </c>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t>Stf la 82</t>
+        </is>
+      </c>
+      <c r="K48" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="L48" t="inlineStr"/>
+    </row>
+    <row r="49">
+      <c r="A49" t="n">
+        <v>48</v>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>Pegacor</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>Otro</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>Kl</t>
+        </is>
+      </c>
+      <c r="E49" t="n">
+        <v>4</v>
+      </c>
+      <c r="F49" t="n">
+        <v>0</v>
+      </c>
+      <c r="G49" t="n">
+        <v>4</v>
+      </c>
+      <c r="H49" t="n">
+        <v>3000</v>
+      </c>
+      <c r="I49" t="n">
+        <v>12000</v>
+      </c>
+      <c r="J49" t="inlineStr">
+        <is>
+          <t>Outlet Ela Toberin</t>
+        </is>
+      </c>
+      <c r="K49" t="inlineStr">
+        <is>
+          <t>2026-06-04</t>
+        </is>
+      </c>
+      <c r="L49" t="inlineStr"/>
+    </row>
+    <row r="50">
+      <c r="A50" t="n">
+        <v>49</v>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>Masilla caja</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>Pintura</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>Caja</t>
+        </is>
+      </c>
+      <c r="E50" t="n">
+        <v>2</v>
+      </c>
+      <c r="F50" t="n">
+        <v>2</v>
+      </c>
+      <c r="G50" t="n">
+        <v>0</v>
+      </c>
+      <c r="H50" t="n">
+        <v>48000</v>
+      </c>
+      <c r="I50" t="n">
+        <v>0</v>
+      </c>
+      <c r="J50" t="inlineStr"/>
+      <c r="K50" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="L50" t="inlineStr"/>
+    </row>
+    <row r="51">
+      <c r="A51" t="n">
+        <v>50</v>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>Yeso maravilla</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>Pintura</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>Kg</t>
+        </is>
+      </c>
+      <c r="E51" t="n">
+        <v>5</v>
+      </c>
+      <c r="F51" t="n">
+        <v>0</v>
+      </c>
+      <c r="G51" t="n">
+        <v>5</v>
+      </c>
+      <c r="H51" t="n">
+        <v>15000</v>
+      </c>
+      <c r="I51" t="n">
+        <v>75000</v>
+      </c>
+      <c r="J51" t="inlineStr"/>
+      <c r="K51" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="L51" t="inlineStr"/>
+    </row>
+    <row r="52">
+      <c r="A52" t="n">
+        <v>51</v>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>pintura ultra</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>Eléctrico</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>caneca</t>
+        </is>
+      </c>
+      <c r="E52" t="n">
+        <v>2</v>
+      </c>
+      <c r="F52" t="n">
+        <v>0</v>
+      </c>
+      <c r="G52" t="n">
+        <v>2</v>
+      </c>
+      <c r="H52" t="n">
+        <v>179000</v>
+      </c>
+      <c r="I52" t="n">
+        <v>358000</v>
+      </c>
+      <c r="J52" t="inlineStr"/>
+      <c r="K52" t="inlineStr">
+        <is>
+          <t>2026-06-30</t>
+        </is>
+      </c>
+      <c r="L52" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H1"/>
+  <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Código</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Herramienta</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Tipo</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Cantidad</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Asignación</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
-          <t>Valor Aprox</t>
+          <t>Valor</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>Estado</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Obs</t>
         </is>
       </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>H001</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>escalera 4 pasos bauker</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Seguridad</t>
+        </is>
+      </c>
+      <c r="D2" t="n">
+        <v>1</v>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Bodega</t>
+        </is>
+      </c>
+      <c r="F2" t="n">
+        <v>129900</v>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>🔴 PRESTADA</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr"/>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>H002</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>caja de herramienta</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>Especial</t>
+        </is>
+      </c>
+      <c r="D3" t="n">
+        <v>1</v>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>Bodega</t>
+        </is>
+      </c>
+      <c r="F3" t="n">
+        <v>109000</v>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>🔴 PRESTADA</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr"/>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>H003</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>Pistola de calor</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>Manual</t>
+        </is>
+      </c>
+      <c r="D4" t="n">
+        <v>1</v>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>Bodega</t>
+        </is>
+      </c>
+      <c r="F4" t="n">
+        <v>189000</v>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>🟢 DISPONIBLE</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr"/>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>H004</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>Pulidora USRA</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>Manual</t>
+        </is>
+      </c>
+      <c r="D5" t="n">
+        <v>1</v>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>Bodega</t>
+        </is>
+      </c>
+      <c r="F5" t="n">
+        <v>90000</v>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>🟢 DISPONIBLE</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>usada</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>H005</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>Palustre pequeño</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>Manual</t>
+        </is>
+      </c>
+      <c r="D6" t="n">
+        <v>1</v>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>Bodega</t>
+        </is>
+      </c>
+      <c r="F6" t="n">
+        <v>20000</v>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>🔴 PRESTADA</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>usada</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>H006</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>Manija drywall</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>Manual</t>
+        </is>
+      </c>
+      <c r="D7" t="n">
+        <v>2</v>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>Bodega</t>
+        </is>
+      </c>
+      <c r="F7" t="n">
+        <v>60000</v>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>🟢 DISPONIBLE</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr"/>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>H007</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>Extension</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>Eléctrica</t>
+        </is>
+      </c>
+      <c r="D8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>Bodega</t>
+        </is>
+      </c>
+      <c r="F8" t="n">
+        <v>100000</v>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>🟢 DISPONIBLE</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>H008</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>Carrucho drywall</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>Manual</t>
+        </is>
+      </c>
+      <c r="D9" t="n">
+        <v>1</v>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>Bodega</t>
+        </is>
+      </c>
+      <c r="F9" t="n">
+        <v>40000</v>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>🟢 DISPONIBLE</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr"/>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>H009</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>Llana lisa</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>Manual</t>
+        </is>
+      </c>
+      <c r="D10" t="n">
+        <v>1</v>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>Bodega</t>
+        </is>
+      </c>
+      <c r="F10" t="n">
+        <v>2000</v>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>🟢 DISPONIBLE</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr"/>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>H010</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>Puntero</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>Manual</t>
+        </is>
+      </c>
+      <c r="D11" t="n">
+        <v>3</v>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>Bodega</t>
+        </is>
+      </c>
+      <c r="F11" t="n">
+        <v>20000</v>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>🟢 DISPONIBLE</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>H011</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>Overol blanco</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>Seguridad</t>
+        </is>
+      </c>
+      <c r="D12" t="n">
+        <v>3</v>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>Bodega</t>
+        </is>
+      </c>
+      <c r="F12" t="n">
+        <v>67000</v>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>🟢 DISPONIBLE</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr"/>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>H012</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>Guantes</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>Seguridad</t>
+        </is>
+      </c>
+      <c r="D13" t="n">
+        <v>10</v>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>Bodega</t>
+        </is>
+      </c>
+      <c r="F13" t="n">
+        <v>8000</v>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>🟢 DISPONIBLE</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr"/>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>H013</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>Extensor 4.9m</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>Manual</t>
+        </is>
+      </c>
+      <c r="D14" t="n">
+        <v>1</v>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>Bodega</t>
+        </is>
+      </c>
+      <c r="F14" t="n">
+        <v>99900</v>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>🔴 PRESTADA</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:J1"/>
+  <dimension ref="A1:J35"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
-    <col width="16" customWidth="1" min="2" max="2"/>
+    <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
-    <col width="15" customWidth="1" min="7" max="7"/>
+    <col width="12" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
-    <col width="15" customWidth="1" min="9" max="9"/>
+    <col width="12" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>#</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
-          <t>Cód. Herramienta</t>
+          <t>Cód.</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Herramienta</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Técnico</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Obra</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
-          <t>Fecha Salida</t>
+          <t>F.Salida</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
-          <t>Fecha Dev. Esp.</t>
+          <t>F.Dev.Esp.</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Estado</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
-          <t>Fecha Dev. Real</t>
+          <t>F.Dev.Real</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>Obs</t>
         </is>
       </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>P001</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>H001</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>escalera 4 pasos bauker</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Marcos pintor</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Brp Suba</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>2026-06-04</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>DEVUELTA</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2026-06-11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr"/>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>P002</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>H002</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>caja de herramienta</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>Marcos pintor</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>Brp Suba</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>2026-06-04</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>ACTIVO</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr"/>
+      <c r="J3" t="inlineStr"/>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>P003</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>H003</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>Pistola de calor</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>Sergio</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>Brp 127</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>2026-06-04</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>DEVUELTA</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>2026-06-06</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr"/>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>P004</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>H004</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>Pulidora USRA</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>alejandro arboleda</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>BRP suba</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>2026-06-16</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>DEVUELTA</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>Devuelta con el disco que tenia y disco nuevo.</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>P005</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>H005</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>Palustre pequeño</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>alejandro arboleda</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>brp suba</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>2026-06-16</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>ACTIVO</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr"/>
+      <c r="J6" t="inlineStr"/>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>P006</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>H006</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>Manija drywall</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>Alejandro</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>SF man florida</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>2026-06-20</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>2026-06-26</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>DEVUELTA</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr"/>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>P007</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>H007</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>Extension</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>Alejandro</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>SF man florida</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>2026-06-20</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>2026-06-26</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>DEVUELTA</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>P008</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>H008</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>Carrucho drywall</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>Alejandro</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>SF man florida</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>2026-06-20</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>2026-06-26</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>DEVUELTA</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr"/>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>P009</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>H009</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>Llana lisa</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>Alejandro</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>SF man florida</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>2026-06-20</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>2026-06-26</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>DEVUELTA</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr"/>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>P010</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>H010</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>Puntero</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>Alejandro</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>SF man florida</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>2026-06-20</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>2026-06-26</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>DEVUELTA</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>P011</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>H001</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>escalera 4 pasos bauker</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>whyllfred</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>apartemtno rosales</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>2026-06-26</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>ACTIVO</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr"/>
+      <c r="J12" t="inlineStr"/>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>P012</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>H013</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>Extensor 4.9m</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>Sergio</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>Sf calle 82</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>ACTIVO</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr"/>
+      <c r="J13" t="inlineStr"/>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>P013</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>H013</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>Extensor 4.9m</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>Sergio</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>Sf calle 82</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>ACTIVO</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr"/>
+      <c r="J14" t="inlineStr"/>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>P014</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>H013</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>Extensor 4.9m</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>Sergio</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>Sf calle 82</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>ACTIVO</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr"/>
+      <c r="J15" t="inlineStr"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>P015</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>H013</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>Extensor 4.9m</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>Sergio</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>Sf calle 82</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>ACTIVO</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr"/>
+      <c r="J16" t="inlineStr"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>P016</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>H013</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>Extensor 4.9m</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>Sergio</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>Sf calle 82</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>ACTIVO</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr"/>
+      <c r="J17" t="inlineStr"/>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>P017</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>H013</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>Extensor 4.9m</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>Sergio</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>Sf calle 82</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>ACTIVO</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr"/>
+      <c r="J18" t="inlineStr"/>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>P018</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>H013</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>Extensor 4.9m</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>Sergio</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>Sf calle 82</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>ACTIVO</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr"/>
+      <c r="J19" t="inlineStr"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>P019</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>H013</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>Extensor 4.9m</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>Sergio</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>Sf calle 82</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>ACTIVO</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr"/>
+      <c r="J20" t="inlineStr"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>P020</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>H013</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>Extensor 4.9m</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>Sergio</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>Sf calle 82</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>ACTIVO</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr"/>
+      <c r="J21" t="inlineStr"/>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>P021</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>H013</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>Extensor 4.9m</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>Sergio</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>Sf calle 82</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>ACTIVO</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr"/>
+      <c r="J22" t="inlineStr"/>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>P022</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>H013</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>Extensor 4.9m</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>Sergio</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>Sf calle 82</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>ACTIVO</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr"/>
+      <c r="J23" t="inlineStr"/>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>P023</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>H013</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>Extensor 4.9m</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>Sergio</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>Sf calle 82</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>ACTIVO</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr"/>
+      <c r="J24" t="inlineStr"/>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>P024</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>H013</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>Extensor 4.9m</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>Sergio</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>Sf calle 82</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>ACTIVO</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr"/>
+      <c r="J25" t="inlineStr"/>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>P025</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>H013</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>Extensor 4.9m</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>Sergio</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>Sf calle 82</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>ACTIVO</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr"/>
+      <c r="J26" t="inlineStr"/>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>P026</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>H013</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>Extensor 4.9m</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>Sergio</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>Sf calle 82</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>ACTIVO</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr"/>
+      <c r="J27" t="inlineStr"/>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>P027</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>H013</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>Extensor 4.9m</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>Sergio</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>Sf calle 82</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>ACTIVO</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr"/>
+      <c r="J28" t="inlineStr"/>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>P028</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>H013</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>Extensor 4.9m</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>Sergio</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>Sf calle 82</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>ACTIVO</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr"/>
+      <c r="J29" t="inlineStr"/>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>P029</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>H013</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>Extensor 4.9m</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>Sergio</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>Sf calle 82</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>ACTIVO</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr"/>
+      <c r="J30" t="inlineStr"/>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>P030</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>H013</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>Extensor 4.9m</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>Sergio</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>Sf calle 82</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>ACTIVO</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr"/>
+      <c r="J31" t="inlineStr"/>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>P031</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>H013</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>Extensor 4.9m</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>Sergio</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>Sf calle 82</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>ACTIVO</t>
+        </is>
+      </c>
+      <c r="I32" t="inlineStr"/>
+      <c r="J32" t="inlineStr"/>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>P032</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>H013</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>Extensor 4.9m</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>Sergio</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>Sf calle 82</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>ACTIVO</t>
+        </is>
+      </c>
+      <c r="I33" t="inlineStr"/>
+      <c r="J33" t="inlineStr"/>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>P033</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>H013</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>Extensor 4.9m</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>Sergio</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>Sf calle 82</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>ACTIVO</t>
+        </is>
+      </c>
+      <c r="I34" t="inlineStr"/>
+      <c r="J34" t="inlineStr"/>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>P034</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>H013</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>Extensor 4.9m</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>Sergio</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>Sf calle 82</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>DEVUELTA</t>
+        </is>
+      </c>
+      <c r="I35" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="J35" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H1"/>
+  <dimension ref="A1:H3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
-    <col width="15" customWidth="1" min="5" max="5"/>
+    <col width="12" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>#</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Material</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Unidad</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Cantidad</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
-          <t>Obra / Proyecto</t>
+          <t>Obra</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Técnico</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>Fecha</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Obs</t>
         </is>
       </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>S001</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>Masilla caja</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Caja</t>
+        </is>
+      </c>
+      <c r="D2" t="n">
+        <v>1</v>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>BRP 5559</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>LUZ DARY</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2026-06-30</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr"/>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>S002</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>Masilla caja</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>Caja</t>
+        </is>
+      </c>
+      <c r="D3" t="n">
+        <v>1</v>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>BRP 5439</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>DON MARCOS</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>2026-06-30</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>